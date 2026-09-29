--- v0 (2026-07-30)
+++ v1 (2026-09-29)
@@ -410,2799 +410,1785 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C183"/>
+  <dimension ref="A1:C144"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Sku</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Sale Price</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>AN62961</t>
-[...3 lines deleted...]
-        <v>74.36</v>
+          <t>ACH19212</t>
+        </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;HOUSEHOLD,Promo&gt;July2026</t>
+          <t>Grocery &gt; Oil, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>AN63014</t>
-[...3 lines deleted...]
-        <v>74.36</v>
+          <t>AN54421</t>
+        </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;HOUSEHOLD,Promo&gt;July2026</t>
+          <t>NonFood &gt; Household, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>CA42330</t>
-[...3 lines deleted...]
-        <v>26.27</v>
+          <t>AN54424</t>
+        </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>NonFood &gt; Household, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>CA42337</t>
-[...3 lines deleted...]
-        <v>26.27</v>
+          <t>CA21534</t>
+        </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>Promo &gt; September2026, Grocery &gt; Snacks</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>CA42339</t>
-[...3 lines deleted...]
-        <v>26.27</v>
+          <t>CA21535</t>
+        </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>Promo &gt; September2026, Grocery &gt; Snacks</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>CA42340</t>
-[...3 lines deleted...]
-        <v>26.27</v>
+          <t>CA39141</t>
+        </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>Grocery &gt; Seasoning, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>CC00340</t>
-[...3 lines deleted...]
-        <v>26.27</v>
+          <t>CA39142</t>
+        </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>GROCERY&gt;CANNED,Promo&gt;July2026</t>
+          <t>Grocery &gt; Seasoning, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>CC04718</t>
-[...3 lines deleted...]
-        <v>15.8</v>
+          <t>CA39144</t>
+        </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;PERSONAL,Promo&gt;July2026</t>
+          <t>Grocery &gt; Seasoning, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>CC11041</t>
-[...3 lines deleted...]
-        <v>44.75</v>
+          <t>CC00015</t>
+        </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>Grocery &gt; Beverage, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>CC12114</t>
-[...3 lines deleted...]
-        <v>24.95</v>
+          <t>CC00035</t>
+        </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>GROCERY&gt;CANNED,Promo&gt;July2026</t>
+          <t>Grocery &gt; Beverage, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>CC14358</t>
-[...3 lines deleted...]
-        <v>24.95</v>
+          <t>CC00206</t>
+        </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>GROCERY&gt;CANNED,Promo&gt;July2026</t>
+          <t>Grocery &gt; Oil, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>CC14811</t>
-[...3 lines deleted...]
-        <v>24.95</v>
+          <t>CC04718</t>
+        </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>GROCERY&gt;CANNED,Promo&gt;July2026</t>
+          <t>NonFood &gt; Personal, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>CC14816</t>
-[...3 lines deleted...]
-        <v>24.95</v>
+          <t>CC12114</t>
+        </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>GROCERY&gt;CANNED,Promo&gt;July2026</t>
+          <t>Grocery &gt; Canned, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>CC18246</t>
-[...3 lines deleted...]
-        <v>24.95</v>
+          <t>CC14358</t>
+        </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>GROCERY&gt;CANNED,Promo&gt;July2026</t>
+          <t>Grocery &gt; Canned, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>CC19455</t>
-[...3 lines deleted...]
-        <v>24.95</v>
+          <t>CC14811</t>
+        </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>GROCERY&gt;CANNED,Promo&gt;July2026</t>
+          <t>Grocery &gt; Canned, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>CC19895</t>
-[...3 lines deleted...]
-        <v>24.95</v>
+          <t>CC14816</t>
+        </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>GROCERY&gt;CANNED,Promo&gt;July2026</t>
+          <t>Grocery &gt; Canned, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>CC21220</t>
-[...3 lines deleted...]
-        <v>54.45</v>
+          <t>CC18246</t>
+        </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;BEVERAGE,Promo&gt;July2026</t>
+          <t>Grocery &gt; Canned, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>CC25222</t>
-[...3 lines deleted...]
-        <v>30.69</v>
+          <t>CC19455</t>
+        </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>Grocery &gt; Canned, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>CG30004</t>
-[...3 lines deleted...]
-        <v>21.96</v>
+          <t>CC19895</t>
+        </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;BEVERAGE,Promo&gt;July2026</t>
+          <t>Grocery &gt; Canned, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>CG30031</t>
-[...3 lines deleted...]
-        <v>21.96</v>
+          <t>CC21220</t>
+        </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;BEVERAGE,Promo&gt;July2026</t>
+          <t>International &gt; BEVERAGE, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>CG61206</t>
-[...3 lines deleted...]
-        <v>21.96</v>
+          <t>CC21655</t>
+        </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;BEVERAGE,Promo&gt;July2026</t>
+          <t>Grocery &gt; Beverage, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>CH00217</t>
-[...3 lines deleted...]
-        <v>52.67</v>
+          <t>CC80114</t>
+        </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;COOKIES,Promo&gt;July2026</t>
+          <t>NonFood &gt; Paper, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>CH02212</t>
-[...3 lines deleted...]
-        <v>34.19</v>
+          <t>CDM01702</t>
+        </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;NOODLES,Promo&gt;July2026</t>
+          <t>Frozen &gt; Burger, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>CH03913</t>
-[...3 lines deleted...]
-        <v>52.54</v>
+          <t>CDM01703</t>
+        </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;BEVERAGE,Promo&gt;July2026</t>
+          <t>Frozen &gt; Burger, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>CH03917</t>
-[...3 lines deleted...]
-        <v>52.54</v>
+          <t>CDM01810</t>
+        </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;BEVERAGE,Promo&gt;July2026</t>
+          <t>Frozen &gt; Burger, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>CH13042</t>
-[...3 lines deleted...]
-        <v>20.99</v>
+          <t>CF25420</t>
+        </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SALT,Promo&gt;July2026</t>
+          <t>Frozen &gt; Fries, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>CH13963</t>
-[...3 lines deleted...]
-        <v>13.13</v>
+          <t>CF25430</t>
+        </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;COOKIES,Promo&gt;July2026</t>
+          <t>Frozen &gt; Fries, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>CH13973</t>
-[...3 lines deleted...]
-        <v>13.13</v>
+          <t>CF25440</t>
+        </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;COOKIES,Promo&gt;July2026</t>
+          <t>Frozen &gt; Fries, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>CH14500</t>
-[...3 lines deleted...]
-        <v>52.54</v>
+          <t>CF25500</t>
+        </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;BEVERAGE,Promo&gt;July2026</t>
+          <t>Frozen &gt; Fries, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>CH24430</t>
-[...3 lines deleted...]
-        <v>34.19</v>
+          <t>CF25510</t>
+        </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;NOODLES,Promo&gt;July2026</t>
+          <t>Frozen &gt; Fries, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>CH25223</t>
-[...3 lines deleted...]
-        <v>65.87</v>
+          <t>CF25550</t>
+        </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;SNACKS,Promo&gt;July2026</t>
+          <t>Frozen &gt; Fries, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>CH25599</t>
-[...3 lines deleted...]
-        <v>35.02</v>
+          <t>CG30004</t>
+        </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;NOODLES,Promo&gt;July2026</t>
+          <t>International &gt; BEVERAGE, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>CH25843</t>
-[...3 lines deleted...]
-        <v>65.87</v>
+          <t>CG30031</t>
+        </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;SNACKS,Promo&gt;July2026</t>
+          <t>International &gt; BEVERAGE, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>CH26090</t>
-[...3 lines deleted...]
-        <v>17.49</v>
+          <t>CG61210</t>
+        </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;SNACKS,Promo&gt;July2026</t>
+          <t>International &gt; BEVERAGE, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>CH26100</t>
-[...3 lines deleted...]
-        <v>17.49</v>
+          <t>CH00217</t>
+        </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;SNACKS,Promo&gt;July2026</t>
+          <t>International &gt; COOKIES, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>CH26140</t>
-[...3 lines deleted...]
-        <v>17.49</v>
+          <t>CH03913</t>
+        </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;SNACKS,Promo&gt;July2026</t>
+          <t>International &gt; BEVERAGE, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>CH26150</t>
-[...3 lines deleted...]
-        <v>17.49</v>
+          <t>CH13039</t>
+        </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;SNACKS,Promo&gt;July2026</t>
+          <t>Grocery &gt; SALT, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>CH26160</t>
-[...3 lines deleted...]
-        <v>17.49</v>
+          <t>CH13963</t>
+        </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;SNACKS,Promo&gt;July2026</t>
+          <t>International &gt; COOKIES, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>CH26170</t>
-[...3 lines deleted...]
-        <v>17.49</v>
+          <t>CH13973</t>
+        </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;SNACKS,Promo&gt;July2026</t>
+          <t>International &gt; COOKIES, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>CH26180</t>
-[...3 lines deleted...]
-        <v>17.49</v>
+          <t>CH14500</t>
+        </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;SNACKS,Promo&gt;July2026</t>
+          <t>International &gt; BEVERAGE, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>CH33721</t>
-[...3 lines deleted...]
-        <v>30.71</v>
+          <t>CH15618</t>
+        </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;BEVERAGE,Promo&gt;July2026</t>
+          <t>International &gt; SEASONING, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>CH33862</t>
-[...3 lines deleted...]
-        <v>42.57</v>
+          <t>CH18812</t>
+        </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;BEVERAGE,Promo&gt;July2026</t>
+          <t>Promo &gt; September2026, International &gt; SNACKS</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>CH39995</t>
-[...3 lines deleted...]
-        <v>20.99</v>
+          <t>CH18813</t>
+        </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SALT,Promo&gt;July2026</t>
+          <t>Promo &gt; September2026, International &gt; SNACKS</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>CH49358</t>
         </is>
       </c>
-      <c r="B45" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;PERSONAL,Promo&gt;July2026</t>
+          <t>NonFood &gt; Personal, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>CH51144</t>
-[...3 lines deleted...]
-        <v>94.78</v>
+          <t>CR01005</t>
+        </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;BEVERAGE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>CK00585</t>
-[...3 lines deleted...]
-        <v>43.96</v>
+          <t>CR01152</t>
+        </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>GROCERY&gt;BEVERAGE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>CK00587</t>
-[...3 lines deleted...]
-        <v>43.96</v>
+          <t>CR01397</t>
+        </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>GROCERY&gt;BEVERAGE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>CLS30710</t>
-[...3 lines deleted...]
-        <v>97.42</v>
+          <t>CR12438</t>
+        </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>GROCERY&gt;CANNED,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>CLS40702</t>
-[...3 lines deleted...]
-        <v>97.42</v>
+          <t>CR12440</t>
+        </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>GROCERY&gt;CANNED,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>CM80704</t>
-[...3 lines deleted...]
-        <v>25.19</v>
+          <t>CR78162</t>
+        </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>FROZEN&gt;PREPARED,Promo&gt;July2026</t>
+          <t>NonFood &gt; Household, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>CM80705</t>
-[...3 lines deleted...]
-        <v>25.19</v>
+          <t>CR78163</t>
+        </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>FROZEN&gt;PREPARED,Promo&gt;July2026</t>
+          <t>NonFood &gt; Household, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>CM80745</t>
-[...3 lines deleted...]
-        <v>25.19</v>
+          <t>CS02654</t>
+        </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>FROZEN&gt;PREPARED,Promo&gt;July2026</t>
+          <t>Grocery &gt; Seasoning, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>CM90706</t>
-[...3 lines deleted...]
-        <v>25.19</v>
+          <t>CS02656</t>
+        </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>FROZEN&gt;PREPARED,Promo&gt;July2026</t>
+          <t>Grocery &gt; Seasoning, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>CM90710</t>
-[...3 lines deleted...]
-        <v>25.19</v>
+          <t>CS06035</t>
+        </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>FROZEN&gt;PREPARED,Promo&gt;July2026</t>
+          <t>Grocery &gt; Seasoning, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>CM90720</t>
-[...3 lines deleted...]
-        <v>25.19</v>
+          <t>CS06036</t>
+        </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>FROZEN&gt;PREPARED,Promo&gt;July2026</t>
+          <t>Grocery &gt; Seasoning, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>CM90730</t>
-[...3 lines deleted...]
-        <v>25.19</v>
+          <t>CS28941</t>
+        </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>FROZEN&gt;PREPARED,Promo&gt;July2026</t>
+          <t>Grocery &gt; Seasoning, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>CM90771</t>
-[...3 lines deleted...]
-        <v>25.19</v>
+          <t>CS28942</t>
+        </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>FROZEN&gt;PREPARED,Promo&gt;July2026</t>
+          <t>Grocery &gt; Seasoning, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>CM90772</t>
-[...3 lines deleted...]
-        <v>25.19</v>
+          <t>ESKA50180</t>
+        </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>FROZEN&gt;PREPARED,Promo&gt;July2026</t>
+          <t>Grocery &gt; Beverage, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>CR01152</t>
-[...3 lines deleted...]
-        <v>35.54</v>
+          <t>FC02303</t>
+        </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;CLEANERS,Promo&gt;July2026</t>
+          <t>Grocery &gt; Chocolate, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>CR11837</t>
-[...3 lines deleted...]
-        <v>87.91</v>
+          <t>FJ00025</t>
+        </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;HOUSEHOLD,Promo&gt;July2026</t>
+          <t>Grocery &gt; Beverage, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>CR12438</t>
-[...3 lines deleted...]
-        <v>35.54</v>
+          <t>GAH10301</t>
+        </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;CLEANERS,Promo&gt;July2026</t>
+          <t>Grocery &gt; Seasoning, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>CR12440</t>
-[...3 lines deleted...]
-        <v>35.54</v>
+          <t>GM13211</t>
+        </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;CLEANERS,Promo&gt;July2026</t>
+          <t>Grocery &gt; Breakfast, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>CR30311</t>
-[...3 lines deleted...]
-        <v>87.91</v>
+          <t>GM13212</t>
+        </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;HOUSEHOLD,Promo&gt;July2026</t>
+          <t>Grocery &gt; Breakfast, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>CR30312</t>
-[...3 lines deleted...]
-        <v>87.91</v>
+          <t>GM13281</t>
+        </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;HOUSEHOLD,Promo&gt;July2026</t>
+          <t>Grocery &gt; Breakfast, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>CR55980</t>
-[...3 lines deleted...]
-        <v>22.37</v>
+          <t>GM13283</t>
+        </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;CLEANERS,Promo&gt;July2026</t>
+          <t>Grocery &gt; Breakfast, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>CR55981</t>
-[...3 lines deleted...]
-        <v>22.37</v>
+          <t>GM13285</t>
+        </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;CLEANERS,Promo&gt;July2026</t>
+          <t>Grocery &gt; Breakfast, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>CS02654</t>
-[...3 lines deleted...]
-        <v>31.55</v>
+          <t>GM13294</t>
+        </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>Grocery &gt; Breakfast, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>CS02656</t>
-[...3 lines deleted...]
-        <v>31.55</v>
+          <t>GM27943</t>
+        </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>Grocery &gt; Breakfast, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>CS06035</t>
-[...3 lines deleted...]
-        <v>31.55</v>
+          <t>JF96014</t>
+        </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>Grocery &gt; Oil, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>CS06036</t>
-[...3 lines deleted...]
-        <v>31.55</v>
+          <t>KF01125</t>
+        </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>Dairy &gt; Cheese, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>CS20641</t>
-[...3 lines deleted...]
-        <v>24.95</v>
+          <t>KF01342</t>
+        </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>GROCERY&gt;CANNED,Promo&gt;July2026</t>
+          <t>Grocery &gt; Seasoning, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>CS28941</t>
-[...3 lines deleted...]
-        <v>31.55</v>
+          <t>KF03984</t>
+        </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>Grocery &gt; Seasoning, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>CS28942</t>
-[...3 lines deleted...]
-        <v>31.55</v>
+          <t>KF89590</t>
+        </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>Dairy &gt; Cheese, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>CVC00061</t>
-[...3 lines deleted...]
-        <v>39.47</v>
+          <t>KF89594</t>
+        </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>GROCERY&gt;BEVERAGE,Promo&gt;July2026</t>
+          <t>Dairy &gt; Cheese, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>DL00818</t>
-[...3 lines deleted...]
-        <v>52.67</v>
+          <t>KF89597</t>
+        </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>GROCERY&gt;CANNED,Promo&gt;July2026</t>
+          <t>Dairy &gt; Cheese, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>DL00838</t>
-[...3 lines deleted...]
-        <v>39.47</v>
+          <t>KF89649</t>
+        </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>GROCERY&gt;CANNED,Promo&gt;July2026</t>
+          <t>Dairy &gt; Cheese, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>ESKA40003</t>
-[...3 lines deleted...]
-        <v>7.14</v>
+          <t>KF89650</t>
+        </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>GROCERY&gt;BEVERAGE,Promo&gt;July2026</t>
+          <t>Dairy &gt; Cheese, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>ESKA44000</t>
-[...3 lines deleted...]
-        <v>7.14</v>
+          <t>KF89651</t>
+        </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>GROCERY&gt;BEVERAGE,Promo&gt;July2026</t>
+          <t>Dairy &gt; Cheese, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>FC03374</t>
-[...3 lines deleted...]
-        <v>78.94</v>
+          <t>KF89866</t>
+        </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>GROCERY&gt;CHOCOLATE,Promo&gt;July2026</t>
+          <t>Dairy &gt; Cheese, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>HK00986</t>
-[...3 lines deleted...]
-        <v>48.36</v>
+          <t>KF90571</t>
+        </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;CLEANERS,Promo&gt;July2026</t>
+          <t>Grocery &gt; Seasoning, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>HK05030</t>
-[...3 lines deleted...]
-        <v>48.36</v>
+          <t>KL03314</t>
+        </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;CLEANERS,Promo&gt;July2026</t>
+          <t>Frozen &gt; Breakfast, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>JF96014</t>
-[...3 lines deleted...]
-        <v>117.35</v>
+          <t>KL13768</t>
+        </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>GROCERY&gt;OIL,Promo&gt;July2026</t>
+          <t>Frozen &gt; Breakfast, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>KF01125</t>
-[...3 lines deleted...]
-        <v>105.34</v>
+          <t>KL13770</t>
+        </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>Frozen &gt; Breakfast, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>KF01316</t>
-[...3 lines deleted...]
-        <v>60.59</v>
+          <t>KL14617</t>
+        </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>Frozen &gt; Breakfast, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>KF01342</t>
-[...3 lines deleted...]
-        <v>61.51</v>
+          <t>KL14775</t>
+        </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>Frozen &gt; Breakfast, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>KF89138</t>
-[...3 lines deleted...]
-        <v>19.69</v>
+          <t>KL15847</t>
+        </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>Frozen &gt; Breakfast, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>KF89142</t>
-[...3 lines deleted...]
-        <v>19.69</v>
+          <t>KL23800</t>
+        </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>Frozen &gt; Breakfast, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>KF89200</t>
-[...3 lines deleted...]
-        <v>984.5</v>
+          <t>KL23802</t>
+        </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SEASONING,Promo&gt;July2026</t>
+          <t>Frozen &gt; Breakfast, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>KF89580</t>
-[...3 lines deleted...]
-        <v>52.67</v>
+          <t>KL23817</t>
+        </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>Frozen &gt; Breakfast, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>KF89589</t>
-[...3 lines deleted...]
-        <v>52.67</v>
+          <t>KP34254</t>
+        </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Paper, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>KF89590</t>
-[...3 lines deleted...]
-        <v>52.67</v>
+          <t>KP35490</t>
+        </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Paper, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>KF89594</t>
-[...3 lines deleted...]
-        <v>52.67</v>
+          <t>KP53351</t>
+        </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Paper, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>KF89597</t>
-[...3 lines deleted...]
-        <v>52.67</v>
+          <t>LA87780</t>
+        </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>Dairy &gt; Cheese, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>KF89649</t>
-[...3 lines deleted...]
-        <v>52.67</v>
+          <t>LA87781</t>
+        </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>Dairy &gt; Cheese, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>KF89650</t>
-[...3 lines deleted...]
-        <v>52.67</v>
+          <t>LA87782</t>
+        </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>Dairy &gt; Cheese, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>KF89651</t>
-[...3 lines deleted...]
-        <v>52.67</v>
+          <t>LA87783</t>
+        </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>Dairy &gt; Cheese, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>KF89866</t>
-[...3 lines deleted...]
-        <v>52.67</v>
+          <t>LA87787</t>
+        </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>Dairy &gt; Cheese, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>KF90533</t>
-[...3 lines deleted...]
-        <v>21.95</v>
+          <t>LA87788</t>
+        </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>FROZEN&gt;NOODLES,Promo&gt;July2026</t>
+          <t>Dairy &gt; Cheese, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>KF90564</t>
-[...3 lines deleted...]
-        <v>21.95</v>
+          <t>MC02232</t>
+        </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>FROZEN&gt;NOODLES,Promo&gt;July2026</t>
+          <t>Frozen &gt; Fries, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>KF90607</t>
-[...3 lines deleted...]
-        <v>105.34</v>
+          <t>PG00042</t>
+        </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>KL15931</t>
-[...3 lines deleted...]
-        <v>26.27</v>
+          <t>PG01038</t>
+        </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SNACKS,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>KL15946</t>
-[...3 lines deleted...]
-        <v>28.91</v>
+          <t>PG01077</t>
+        </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>GROCERY&gt;SNACKS,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>KP35490</t>
-[...3 lines deleted...]
-        <v>65.87</v>
+          <t>PG01078</t>
+        </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;PAPER,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>KP39352</t>
-[...3 lines deleted...]
-        <v>46.17</v>
+          <t>PG03174</t>
+        </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;PAPER,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>KP53138</t>
-[...3 lines deleted...]
-        <v>527.5599999999999</v>
+          <t>PG06915</t>
+        </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;PAPER,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>LA84517</t>
-[...3 lines deleted...]
-        <v>70.22</v>
+          <t>PG06917</t>
+        </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>LA84559</t>
-[...3 lines deleted...]
-        <v>70.22</v>
+          <t>PG06920</t>
+        </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>LA87780</t>
-[...3 lines deleted...]
-        <v>105.34</v>
+          <t>PG11427</t>
+        </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>LA87781</t>
-[...3 lines deleted...]
-        <v>105.34</v>
+          <t>PG13768</t>
+        </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>LA87782</t>
-[...3 lines deleted...]
-        <v>105.34</v>
+          <t>PG15712</t>
+        </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Paper, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>LA87783</t>
-[...3 lines deleted...]
-        <v>105.34</v>
+          <t>PG40690</t>
+        </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>LA87787</t>
-[...3 lines deleted...]
-        <v>52.67</v>
+          <t>PG74651</t>
+        </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Paper, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>LA87788</t>
-[...3 lines deleted...]
-        <v>52.67</v>
+          <t>PG75101</t>
+        </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>LA88922</t>
-[...3 lines deleted...]
-        <v>70.22</v>
+          <t>PG75264</t>
+        </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>DAIRY&gt;CHEESE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>LP00376</t>
-[...3 lines deleted...]
-        <v>30.76</v>
+          <t>PG78010</t>
+        </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>GROCERY&gt;BREAKFAST,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>MC02232</t>
-[...3 lines deleted...]
-        <v>60.59</v>
+          <t>PG78014</t>
+        </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>FROZEN&gt;FRIES,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>MM00005</t>
-[...3 lines deleted...]
-        <v>26.33</v>
+          <t>PG87473</t>
+        </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>DAIRY&gt;JUICE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>MM00007</t>
-[...3 lines deleted...]
-        <v>26.33</v>
+          <t>PG87517</t>
+        </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>DAIRY&gt;JUICE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>MM00008</t>
-[...3 lines deleted...]
-        <v>26.33</v>
+          <t>PG87561</t>
+        </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>DAIRY&gt;JUICE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>MM00009</t>
-[...3 lines deleted...]
-        <v>26.33</v>
+          <t>PG92529</t>
+        </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>DAIRY&gt;JUICE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>MM00010</t>
-[...3 lines deleted...]
-        <v>26.33</v>
+          <t>PG96253</t>
+        </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>DAIRY&gt;JUICE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>MM00011</t>
-[...3 lines deleted...]
-        <v>26.33</v>
+          <t>PG97785</t>
+        </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>DAIRY&gt;JUICE,Promo&gt;July2026</t>
+          <t>NonFood &gt; Cleaners, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>NSH32801</t>
-[...3 lines deleted...]
-        <v>49.9</v>
+          <t>RC00275</t>
+        </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;NOODLES,Promo&gt;July2026</t>
+          <t>Promo &gt; September2026, Frozen &gt; Vegetables</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>NSH32802</t>
-[...3 lines deleted...]
-        <v>49.9</v>
+          <t>RC00517</t>
+        </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;NOODLES,Promo&gt;July2026</t>
+          <t>Promo &gt; September2026, Frozen &gt; Vegetables</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>NSH32803</t>
-[...3 lines deleted...]
-        <v>49.9</v>
+          <t>RY11225</t>
+        </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;NOODLES,Promo&gt;July2026</t>
+          <t>NonFood &gt; Household, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>NSH32804</t>
-[...3 lines deleted...]
-        <v>49.9</v>
+          <t>ST14401</t>
+        </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>INTERNATIONAL&gt;NOODLES,Promo&gt;July2026</t>
+          <t>NonFood &gt; Personal, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>OC39993</t>
-[...3 lines deleted...]
-        <v>89.69</v>
+          <t>ST14402</t>
+        </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;OUTDOORS,Promo&gt;July2026</t>
+          <t>NonFood &gt; Personal, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>PG00306</t>
-[...3 lines deleted...]
-        <v>61.56</v>
+          <t>ST14403</t>
+        </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;CLEANERS,Promo&gt;July2026</t>
+          <t>NonFood &gt; Personal, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>PG00479</t>
-[...3 lines deleted...]
-        <v>20.2</v>
+          <t>TA00109</t>
+        </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;PERSONAL,Promo&gt;July2026</t>
+          <t>International &gt; SEASONING, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>PG00486</t>
-[...3 lines deleted...]
-        <v>20.2</v>
+          <t>TA00112</t>
+        </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;PERSONAL,Promo&gt;July2026</t>
+          <t>International &gt; SEASONING, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>PG00493</t>
-[...3 lines deleted...]
-        <v>20.2</v>
+          <t>TA00114</t>
+        </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;PERSONAL,Promo&gt;July2026</t>
+          <t>International &gt; SEASONING, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>PG00507</t>
-[...3 lines deleted...]
-        <v>20.2</v>
+          <t>TA00120</t>
+        </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;PERSONAL,Promo&gt;July2026</t>
+          <t>International &gt; SEASONING, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>PG02595</t>
-[...3 lines deleted...]
-        <v>70.36</v>
+          <t>TA10174</t>
+        </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;CLEANERS,Promo&gt;July2026</t>
+          <t>International &gt; CANNED, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>PG02961</t>
-[...3 lines deleted...]
-        <v>615.5599999999999</v>
+          <t>TA10282</t>
+        </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;CLEANERS,Promo&gt;July2026</t>
+          <t>International &gt; CANNED, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>PG10349</t>
-[...3 lines deleted...]
-        <v>1064.32</v>
+          <t>TA10412</t>
+        </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;PAPER,Promo&gt;July2026</t>
+          <t>International &gt; CANNED, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>PG13298</t>
-[...3 lines deleted...]
-        <v>1064.32</v>
+          <t>TW00708</t>
+        </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;PAPER,Promo&gt;July2026</t>
+          <t>International &gt; SEASONING, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>PG15712</t>
-[...3 lines deleted...]
-        <v>55.37</v>
+          <t>TW00709</t>
+        </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;PAPER,Promo&gt;July2026</t>
+          <t>International &gt; SEASONING, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>PG16024</t>
-[...3 lines deleted...]
-        <v>747.5599999999999</v>
+          <t>TW00869</t>
+        </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;PAPER,Promo&gt;July2026</t>
+          <t>International &gt; SEASONING, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>PG40690</t>
-[...3 lines deleted...]
-        <v>70.36</v>
+          <t>TW01586</t>
+        </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;CLEANERS,Promo&gt;July2026</t>
+          <t>International &gt; SEASONING, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>PG49313</t>
-[...3 lines deleted...]
-        <v>514.4</v>
+          <t>TW02304</t>
+        </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;PAPER,Promo&gt;July2026</t>
+          <t>International &gt; SEASONING, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>PG55198</t>
-[...3 lines deleted...]
-        <v>92.33</v>
+          <t>TW02552</t>
+        </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;CLEANERS,Promo&gt;July2026</t>
+          <t>International &gt; SEASONING, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>PG61206</t>
-[...3 lines deleted...]
-        <v>685.87</v>
+          <t>TW90010</t>
+        </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;PAPER,Promo&gt;July2026</t>
+          <t>International &gt; SEASONING, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>PG75264</t>
-[...3 lines deleted...]
-        <v>70.36</v>
+          <t>UF30015</t>
+        </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>NONFOOD&gt;CLEANERS,Promo&gt;July2026</t>
-[...584 lines deleted...]
-          <t>NONFOOD&gt;HOUSEHOLD,Promo&gt;July2026</t>
+          <t>Dairy &gt; Margarine, Promo &gt; September2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>